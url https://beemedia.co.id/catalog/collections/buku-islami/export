--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -119,51 +119,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Agama Islam</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>135000.00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>1756</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/301.jpg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>978-623-6358-86-3</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>U20</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -181,51 +181,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Agama Islam</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>89000.00</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>1586</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/302.jpg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>978-602-6587-06-0</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>I07</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
@@ -270,51 +270,51 @@
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/116.jpg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>978-602-6587-39-8</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>G01</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Abu Bakar Ash-Shiddiq ( Sahabat Nabi Yang Jujur dan Setia )</t>
+          <t>Abu Bakar Ash-Shiddiq (Sahabat Nabi Yang Jujur dan Setia)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Anee Rahman</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Tokoh Teladan Muslim</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>TK - SD</t>
@@ -372,51 +372,51 @@
           <t>2021</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Al-Qur`an</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Umum</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>125000.00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>7524</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/299.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>978-602-6587-42-8</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>G04</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Ali bin Abi Thalib ( Pemimpin Yang Berilmu, Cerdas, dan Sederhana )</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
@@ -1364,51 +1364,51 @@
           <t>2015</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>TK/PAUD, SD</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>37000.00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/281.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>978-602-6587-46-6</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>G06</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Khadijah binti Khuwailid ( Perempuan Yang Taat, Dermawan dan Sederhana )</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
@@ -2728,51 +2728,51 @@
           <t>2014</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Pendidikan Guru</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>65000.00</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/278.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>978-602-6587-96-1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>U11</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Ragam Peristiwa Menjelang Kiamat</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
@@ -2914,51 +2914,51 @@
           <t>2018</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Agama Islam</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>75000.00</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>823</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/287.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>978-602-9473-05-6</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>T02</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Strategi Mengembangkan Organisasi Pembelajaran di Sekolah</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
@@ -3038,51 +3038,51 @@
           <t>2019</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Agama Islam</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>89000.00</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>441</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/288.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>978-602-9473-19-3</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>U15</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Tak Berhenti Pada Sebuah Alif</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
@@ -3348,51 +3348,51 @@
           <t>2018</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Agama Islam</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>75000.00</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/286.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Buku Islami</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>978-602-6587-45-9</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>G05</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Umar bin Abdul Aziz ( Penguasa Yang Adil dan Pembela Rakyat Kecil )</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">