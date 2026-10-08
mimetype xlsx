--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -310,51 +310,51 @@
           <t>2024</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Fabel Pendidikan Antikorupsi</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/67.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Buku Perpustakaan Desa Cibening</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>978-602-6587-94-7</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>U09</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Kisah Teladan Sahabat Nabi</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">