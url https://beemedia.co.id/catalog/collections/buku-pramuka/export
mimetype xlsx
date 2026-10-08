--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -434,51 +434,51 @@
           <t>2025</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>SD - SMP</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>1154</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/185.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Buku Pramuka</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>978-602-9870-27-5</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>O25</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Muhammad Yamin</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">