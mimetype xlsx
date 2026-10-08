--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -429,51 +429,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>673</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/28.jpg</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>978-602-6227-52-2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>C02</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
@@ -491,51 +491,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>364</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/29.jpg</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>978-602-9473-76-6</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>C16</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -553,113 +553,113 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>798</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/43.jpg</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>978-602-9473-30-8</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>C13</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Icha : Bekerjasama Itu Asyik</t>
+          <t>Icha : Bekerja Sama Itu Asyik</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Evi &amp; Tsabita</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>798</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/40.jpg</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>978-602-9473-29-2</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>C17</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -863,51 +863,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>581</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/32.jpg</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>978-602-6227-98-0</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>C11</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -987,78 +987,78 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>771</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/30.jpg</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>978-602-9473-31-5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Icha : Jadi Anak Penyabar Yuk</t>
+          <t>Icha : Jadi Anak Penyabar</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Evi &amp; Tsabita</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>TK - SD</t>
@@ -1111,51 +1111,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>656</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/33.jpg</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>978-602-6227-96-6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>C09</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1359,51 +1359,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>703</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/31.jpg</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>978-602-9473-00-1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>W01</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1674,51 +1674,51 @@
           <t>2012</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>25000.00</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/27.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>978-602-6227-87-4</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>D07</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Seri Fabel Abi : Asyik, Ibu Libur !</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
@@ -1731,51 +1731,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>1754</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/52.jpg</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>978-602-6227-49-2</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>D17</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1855,51 +1855,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>1720</t>
+          <t>1712</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/50.jpg</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>978-602-6587-02-2</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>D09</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1917,51 +1917,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>1816</t>
+          <t>1808</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/54.jpg</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>978-602-6227-46-1</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>D14</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -2103,51 +2103,51 @@
           <t>Be Meedia</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>1705</t>
+          <t>1697</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/57.jpg</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>978-602-6227-88-1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>D08</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -2165,51 +2165,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>1794</t>
+          <t>1793</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/53.jpg</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>978-602-6227-86-7</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>D06</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -2227,51 +2227,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>1632</t>
+          <t>1631</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/51.jpg</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>978-602-6227-48-5</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>D16</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2351,56 +2351,56 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>450</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/47.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>978-602-6587-20-6</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>D13</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Seri Fabel Abi : Perpustakaan Abi dan Dogi</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
@@ -2413,51 +2413,51 @@
           <t>Be Meedia</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/58.jpg</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>978-602-6227-66-9</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>D03</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
@@ -2475,51 +2475,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>692</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/48.jpg</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>978-602-6227-50-8</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>D01</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2537,51 +2537,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>1904</t>
+          <t>1903</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/46.jpg</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>978-602-6227-47-8</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>D15</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2661,51 +2661,51 @@
           <t>Be Meedia</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>1641</t>
+          <t>1633</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/56.jpg</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>978-602-6587-16-9</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>D10</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -2723,51 +2723,51 @@
           <t>Be Meedia</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>207</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/55.jpg</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>978-602-6227-67-6</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>D04</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2785,51 +2785,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Cergam Fabel Anak</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>1787</t>
+          <t>1786</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/49.jpg</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cerita &amp; Cergam Anak</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>978-623-6358-37-5</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>V05</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">