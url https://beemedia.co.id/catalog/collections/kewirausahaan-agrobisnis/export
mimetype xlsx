--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -1178,51 +1178,51 @@
           <t>2019</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Pemerintahan Desa</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Umum</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>990000.00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>933</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/263.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Kewirausahaan &amp; Agrobisnis</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>978-602-6587-63-3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>S07</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Pedoman Umum PKK</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
@@ -1550,51 +1550,51 @@
           <t>2024</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Pemerintahan Desa</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Umum</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>85000.00</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/264.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Kewirausahaan &amp; Agrobisnis</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>978-602-9962-10-9</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>X55</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Sehari Bersama Sains</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">