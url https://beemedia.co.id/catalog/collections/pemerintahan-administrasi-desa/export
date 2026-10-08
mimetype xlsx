--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -119,51 +119,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Agama Islam</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>135000.00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>1756</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/301.jpg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>978-602-9473-74-2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>R04</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -248,51 +248,51 @@
           <t>2022</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Motivasi/Manajemen SDM</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/250.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>978-602-6227-37-9</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>V02</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ensiklopedia Napza Narkoba</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
@@ -372,51 +372,51 @@
           <t>2024</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Ensiklopedia</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>SD - SMP- SMA</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>1500000.00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>1680</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/311.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>978-602-6227-02-7</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>V01</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Ensiklopedia Provinsi Banten</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
@@ -434,51 +434,51 @@
           <t>2016</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Ensiklopedia</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>SD - SMP- SMA</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>750000.00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>895</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/309.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>978-623-476-101-6</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>V04</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Ensiklopedia Provinsi Sumatera Selatan ( HC ) Jilid 1,2,3</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
@@ -496,51 +496,51 @@
           <t>2023</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Ensiklopedia</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>SD - SMP- SMA</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>950000.00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>540</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/312.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>978-602-6227-54-6</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>C04</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Icha : Yuk Berkata Jujur</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
@@ -553,51 +553,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Cergam  Anak</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>703</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/31.jpg</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>978-623-476-062-0</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Q13</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -806,51 +806,51 @@
           <t>2016</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>IPA/Biologi-Kelautan</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/242.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>978-602-1942-86-4</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>R03</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Meraup Laba dari Tabulampot Mangga</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
@@ -930,51 +930,51 @@
           <t>2025</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Motivasi/Manajemen SDM</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>59000.00</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>868</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/252.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Pemerintahan &amp; Administrasi Desa</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>978-979-1518-17-8</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>R09</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Panduan Praktis Budidaya Melon</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">