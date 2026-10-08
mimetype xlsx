--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -868,51 +868,51 @@
           <t>2025</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>SD - SMP</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>650</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/171.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>978-623-6358-80-1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>O37</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>I Gusti Ngurah Rai</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
@@ -1364,51 +1364,51 @@
           <t>2025</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>SD - SMP</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>1255</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/180.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>978-602-9224-04-7</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>M09</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Kerajaan Kasih Sayang</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2019</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Lingkungan Hidup</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>SD</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>55000.00</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>454</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/138.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>978-602-6227-07-2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>O03</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>M.H. Thamrin</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
@@ -1860,51 +1860,51 @@
           <t>2025</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>SD - SMP</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>653</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/170.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>978-602-6227-12-5</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>O08</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Mayjen Anumerta Sutoyo Siswomiharjo ( Pahlawan Revolusi )</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
@@ -2170,51 +2170,51 @@
           <t>2011</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Pengetahuan  Anak</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/319.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>978-602-9224-06-1</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>M11</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Menjadi Juara Karena Disiplin</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
@@ -2289,51 +2289,51 @@
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>SD - SMP</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/211.jpg</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>978-602-9870-28-2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>O01</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2021</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>SD</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>55000.00</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/165.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>978-602-9768-77-0</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>N05</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Seri Cerita Pengetahuan: Anggota Tubuhku</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
@@ -3162,51 +3162,51 @@
           <t>2023</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>SD</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>49000.00</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/166.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>978-602-9768-72-5</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>N03</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Seri Cerita Pengetahuan: Cita-Citaku</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
@@ -3224,51 +3224,51 @@
           <t>2025</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>SD</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>52000.00</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>1637</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/164.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>978-602-9768-70-1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>N01</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Seri Cerita Pengetahuan: Hobi Baru Ikal</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
@@ -3286,51 +3286,51 @@
           <t>2023</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>SD</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>52000.00</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>305</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/162.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>978-602-9768-71-8</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>N02</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Seri Cerita Pengetahuan: Macam-Macam Penyakit dan Obatnya</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
@@ -3348,51 +3348,51 @@
           <t>2025</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>SD</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>57000.00</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>638</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/163.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>978-602-9768-79-7</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>N06</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Seri Cerita Pengetahuan: Mengenal Sepak Bola, Bola Voli dan Bola Basket</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
@@ -3720,51 +3720,51 @@
           <t>2023</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Pendidikan Karakter Anak</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>SD</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>39000.00</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>617</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/146.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>978-623-4760-32-3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>O34</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Sultan Ageng Tirtayasa</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">