--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Koleksi" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L73"/>
+  <dimension ref="A1:L77"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Koleksi</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>ISBN</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Kode</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Judul</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Pengarang</t>
@@ -756,2045 +756,2045 @@
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>42000.00</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>978-602-8263-01-6</t>
+          <t>9786234761405</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>X79</t>
+          <t/>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Hewan yang Menakjubkan</t>
+          <t>Buku panduan pendidik : panduan cerdas guru masa depan</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Agus Mawardi S.Si</t>
+          <t>Muh.Nur Eli Brahim,M.Si.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Shakti Adiluhung</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Pengetahuan Umum</t>
+          <t>Pendidikan</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>39000.00</t>
+          <t>195000.00</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>978-602-9473-47-6</t>
+          <t>9786026587886</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>X22</t>
+          <t/>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Ikan Besar Penyelamat Nabi</t>
+          <t>Cerita Rakyat Jawa Barat: Legenda Situ Bagendit</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Muzdalifah, S.SI</t>
+          <t>K. Usman</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Little Bee</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Cerita Anak</t>
+          <t>Cerita Rakyat</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>TK - SD</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>69000.00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/336.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>978-602-6587-07-7</t>
+          <t>978-602-8263-01-6</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>X23</t>
+          <t>X79</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Kisah Abadi Nabi Adam As</t>
+          <t>Hewan yang Menakjubkan</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Bambang Joko Susilo</t>
+          <t>Agus Mawardi S.Si</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Shakti Adiluhung</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Kisah Nabi &amp; Rasul</t>
+          <t>Pengetahuan Umum</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>65000.00</t>
+          <t>39000.00</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/337.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>978-602-6587-13-8</t>
+          <t>9789791518130</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>X24</t>
+          <t/>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Kisah Abadi Nabi Musa As</t>
+          <t>Hikmah Bersedekah</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Bambang Joko Susilo</t>
+          <t>AN. Ubaedy</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Kisah Nabi &amp; Rasul</t>
+          <t>Pendidikan</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>69000.00</t>
+          <t>59000.00</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/338.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>978-602-9473-48-3</t>
+          <t>978-602-9473-47-6</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>X21</t>
+          <t>X22</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Kisah Gagak Yang Cerdik</t>
+          <t>Ikan Besar Penyelamat Nabi</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Muzdalifah, S.SI</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Little Bee</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Cerita Anak</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>TK - SD</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/336.jpg</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>978-979-1518-34-5</t>
+          <t>978-602-6587-07-7</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>X47</t>
+          <t>X23</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Kisah Secangkir Teh</t>
+          <t>Kisah Abadi Nabi Adam As</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Softi Tresna</t>
+          <t>Bambang Joko Susilo</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Mozaik</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Sastra</t>
+          <t>Kisah Nabi &amp; Rasul</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>SMP, SMA</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>36000.00</t>
+          <t>65000.00</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/337.jpg</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>978-623-7827-11-5</t>
+          <t>978-602-6587-13-8</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>U22</t>
+          <t>X24</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kisah-Kisah Menarik dalam Al-Quran</t>
+          <t>Kisah Abadi Nabi Musa As</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Mustafa Wahbah</t>
+          <t>Bambang Joko Susilo</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Agama Islam</t>
+          <t>Kisah Nabi &amp; Rasul</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>SD - SMP- SMA</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>185000.00</t>
+          <t>69000.00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/304.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/338.jpg</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>978-623-7827-00-9</t>
+          <t>978-602-9473-48-3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>U21</t>
+          <t>X21</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Kitab Dzikir &amp; Do"a</t>
+          <t>Kisah Gagak Yang Cerdik</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Imam An-Nawawi</t>
+          <t>Muzdalifah, S.SI</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Little Bee</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Agama Islam</t>
+          <t>Cerita Anak</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>SMA - UMUM</t>
+          <t>TK - SD</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>285000.00</t>
+          <t>45000.00</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/303.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>978-602-9962-15-4</t>
+          <t>978-979-1518-34-5</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>B09</t>
+          <t>X47</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Lancar Menulis Angka</t>
+          <t>Kisah Secangkir Teh</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Tim CN Kidz Booker</t>
+          <t>Softi Tresna</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Kidz Booker</t>
+          <t>Mozaik</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Calistung</t>
+          <t>Sastra</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>TK/PAUD</t>
+          <t>SMP, SMA</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>49000.00</t>
+          <t>36000.00</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/21.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>978-602-6227-24-9</t>
+          <t>978-623-7827-11-5</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>O17</t>
+          <t>U22</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Martha Christina Tiahahu</t>
+          <t>Kisah-Kisah Menarik dalam Al-Quran</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Indah Ratna</t>
+          <t>Mustafa Wahbah</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Pendidikan Karakter</t>
+          <t>Agama Islam</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>SD - SMP- SMA</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>185000.00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>726</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/184.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/304.jpg</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>978-602-9473-87-2</t>
+          <t>978-623-7827-00-9</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>P07</t>
+          <t>U21</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Memahami Tanda dan Sandi</t>
+          <t>Kitab Dzikir &amp; Do"a</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Rohmat Kurnia</t>
+          <t>Imam An-Nawawi</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Buku Pramuka</t>
+          <t>Agama Islam</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>285000.00</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/222.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/303.jpg</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>978-979-1518-11-6</t>
+          <t>978-602-9962-15-4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>X02</t>
+          <t>B09</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Mengenal Alat Musik</t>
+          <t>Lancar Menulis Angka</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Tim CN Kidz Booker</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Kidz Booker</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>Calistung</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>TK/PAUD</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>49000.00</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>943</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/24.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/21.jpg</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>978-979-1518-01-7</t>
+          <t>978-602-6227-24-9</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>X20</t>
+          <t>O17</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Mengenal Angka</t>
+          <t>Martha Christina Tiahahu</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Indah Ratna</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>Pendidikan Karakter</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>45000.00</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>352</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/22.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/184.jpg</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>978-602-9473-73-5</t>
+          <t>978-602-9473-87-2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>P04</t>
+          <t>P07</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Mengenal Atribut dan Lagu-lagu Pramuka</t>
+          <t>Memahami Tanda dan Sandi</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Kisdiantoro</t>
+          <t>Rohmat Kurnia</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Bee Media</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Buku Pramuka</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>SD - SMP</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>59000.00</t>
+          <t>45000.00</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>993</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/219.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/222.jpg</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>978-979--151812-3</t>
+          <t>978-979-1518-11-6</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>X16</t>
+          <t>X02</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Mengenal Binatang vol. 2</t>
+          <t>Mengenal Alat Musik</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>25000.00</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/24.jpg</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>978-602-9224-20-7</t>
+          <t>978-979-1518-01-7</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>X44</t>
+          <t>X20</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Mengenal Budaya Lampung dalam 4 Bahasa</t>
+          <t>Mengenal Angka</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>A.Saibani Dkk</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>AdPrint</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Pengetahuan Umum</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>68000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/22.jpg</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>978-602-9962-12-3</t>
+          <t>978-602-9473-73-5</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>X72</t>
+          <t>P04</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Mengenal Ekosistem Laut &amp; Pesisir</t>
+          <t>Mengenal Atribut dan Lagu-lagu Pramuka</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Puspitaningasih</t>
+          <t>Kisdiantoro</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Pustaka Sains</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>IPA/Biologi-Kelautan</t>
+          <t>Buku Pramuka</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>75000.00</t>
+          <t>59000.00</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>943</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/219.jpg</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>978-602-9750-14-0</t>
+          <t>978-979--151812-3</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>X68</t>
+          <t>X16</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Mengenal Estuaria (Muara)</t>
+          <t>Mengenal Binatang vol. 2</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Ellen Tjandra</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Pakar Media</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>IPA/Biologi-Kelautan</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>49000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/376.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>978-979-1813-11-2</t>
+          <t>978-602-9224-20-7</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>X65</t>
+          <t>X44</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Mengenal Hewan Orangutan</t>
+          <t>Mengenal Budaya Lampung dalam 4 Bahasa</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Tim Studio KM</t>
+          <t>A.Saibani Dkk</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Kidz Booker</t>
+          <t>AdPrint</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>IPA/Sains Anak</t>
+          <t>Pengetahuan Umum</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>TK/PAUD, SD</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>39000.00</t>
+          <t>68000.00</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>978-979-1813-13-6</t>
+          <t>978-602-9962-12-3</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>X66</t>
+          <t>X72</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Mengenal Hewan Simpanse</t>
+          <t>Mengenal Ekosistem Laut &amp; Pesisir</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Tim Studio KM</t>
+          <t>Puspitaningasih</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Kidz Booker</t>
+          <t>Pustaka Sains</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>IPA/Sains Anak</t>
+          <t>IPA/Biologi-Kelautan</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>TK/PAUD, SD</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>39000.00</t>
+          <t>75000.00</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>978-979-1813-10-5</t>
+          <t>978-602-9750-14-0</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>X67</t>
+          <t>X68</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Mengenal Hewan Singa</t>
+          <t>Mengenal Estuaria (Muara)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Tim Studio KM</t>
+          <t>Ellen Tjandra</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Kidz Booker</t>
+          <t>Pakar Media</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>IPA/Sains Anak</t>
+          <t>IPA/Biologi-Kelautan</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>TK/PAUD, SD</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>39000.00</t>
+          <t>49000.00</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>978-602-9021-29-5</t>
+          <t>978-979-1813-11-2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>B01</t>
+          <t>X65</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Mengenal Huruf</t>
+          <t>Mengenal Hewan Orangutan</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Tim Studio KM</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Kidz Booker</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Pengetahuan  Anak</t>
+          <t>IPA/Sains Anak</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>TK/PAUD, SD</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>42000.00</t>
+          <t>39000.00</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/13.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>978-979-1517-83-5</t>
+          <t>978-979-1813-13-6</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>X17</t>
+          <t>X66</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Mengenal Kendaraan vol. 1</t>
+          <t>Mengenal Hewan Simpanse</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Tim Studio KM</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Kidz Booker</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>IPA/Sains Anak</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>TK/PAUD, SD</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>39000.00</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>978-979-1518-04-8</t>
+          <t>978-979-1813-10-5</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>X11</t>
+          <t>X67</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Mengenal Lawan Kata</t>
+          <t>Mengenal Hewan Singa</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Tim Studio KM</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Kidz Booker</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>IPA/Sains Anak</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>TK/PAUD, SD</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>39000.00</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>978-979-1518-05-5</t>
+          <t>978-602-9021-29-5</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>X18</t>
+          <t>B01</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Mengenal Olahraga</t>
+          <t>Mengenal Huruf</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>Pengetahuan  Anak</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>42000.00</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>764</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/13.jpg</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>978-602-9750-16-4</t>
+          <t>978-979-1517-83-5</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>X70</t>
+          <t>X17</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Mengenal Padang Lamun</t>
+          <t>Mengenal Kendaraan vol. 1</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Ellen Tjandra</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Pakar Media</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>IPA/Biologi-Kelautan</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>49000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>978-602-9750-15-7</t>
+          <t>978-979-1518-04-8</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>X73</t>
+          <t>X11</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Mengenal Pantai</t>
+          <t>Mengenal Lawan Kata</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Ellen Tjandra</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Pakar Media</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>IPA/Biologi-Kelautan</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>69000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>978-979-1518-06-2</t>
+          <t>978-979-1518-05-5</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>X12</t>
+          <t>X18</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Mengenal Profesi</t>
+          <t>Mengenal Olahraga</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>25000.00</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/23.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>978-979-1517-99-7</t>
+          <t>978-602-9750-16-4</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>X13</t>
+          <t>X70</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Mengenal Sayuran</t>
+          <t>Mengenal Padang Lamun</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Ellen Tjandra</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Pakar Media</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>IPA/Biologi-Kelautan</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>49000.00</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>978-979-1518-10-9</t>
+          <t>978-602-9750-15-7</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>X14</t>
+          <t>X73</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Mengenal Serangga</t>
+          <t>Mengenal Pantai</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Ellen Tjandra</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Pakar Media</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>IPA/Biologi-Kelautan</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>69000.00</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>978-602-8263-07-8</t>
+          <t>978-979-1518-06-2</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>X80</t>
+          <t>X12</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Mengenal Teknologi Informasi dan Komunikasi</t>
+          <t>Mengenal Profesi</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Firman Sujadi ST</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Shakti Adiluhung</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Pengetahuan Umum</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>41000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/23.jpg</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>978-602-9750-12-6</t>
+          <t>978-979-1517-99-7</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>X71</t>
+          <t>X13</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Mengenal Terumbu Karang</t>
+          <t>Mengenal Sayuran</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Ellen Tjandra, Yosua</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Pakar Media</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>IPA/Biologi-Kelautan</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>49000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>978-979-1518-07-9</t>
+          <t>978-979-1518-10-9</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>X15</t>
+          <t>X14</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Mengenal Tubuh</t>
+          <t>Mengenal Serangga</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
@@ -2802,1756 +2802,2004 @@
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>25000.00</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>978-979-1518-00-x</t>
+          <t>978-602-8263-07-8</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>X19</t>
+          <t>X80</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Mengenal Warna</t>
+          <t>Mengenal Teknologi Informasi dan Komunikasi</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Firman Sujadi ST</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Bee Media Kidz</t>
+          <t>Shakti Adiluhung</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Pengetahuan Anak</t>
+          <t>Pengetahuan Umum</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>25000.00</t>
+          <t>41000.00</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>978-602-9473-23-0</t>
+          <t>978-602-9750-12-6</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>X45</t>
+          <t>X71</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Mimpi yang Berharga</t>
+          <t>Mengenal Terumbu Karang</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Susi Anggraini</t>
+          <t>Ellen Tjandra, Yosua</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Mozaik</t>
+          <t>Pakar Media</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Novel Remaja</t>
+          <t>IPA/Biologi-Kelautan</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>SMP, SMA</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>38500.00</t>
+          <t>49000.00</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>978-602-9473-01-8</t>
+          <t>978-979-1518-07-9</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>X49</t>
+          <t>X15</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Pedoman Umum Tata Bahasa Indonesia</t>
+          <t>Mengenal Tubuh</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Abd. Aziz, Adlan</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Pengetahuan Umum/Bahasa</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>47000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>978-602-9750-18-8</t>
+          <t>978-979-1518-00-x</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>X58</t>
+          <t>X19</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Penyu si Penjelajah Laut</t>
+          <t>Mengenal Warna</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>A. Dian &amp; Agus Dermawan</t>
+          <t>Tim BMC</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Pakar Media</t>
+          <t>Bee Media Kidz</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>IPA/Sains Anak</t>
+          <t>Pengetahuan Anak</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>49000.00</t>
+          <t>25000.00</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>978-602-9473-32-2</t>
+          <t>978-602-9473-23-0</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>X25</t>
+          <t>X45</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Pintar Menulis dan Mewarnai Huruf Hijaiyah 1</t>
+          <t>Mimpi yang Berharga</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Ibnu Shaleh AR</t>
+          <t>Susi Anggraini</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Kidz Booker</t>
+          <t>Mozaik</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Calistung</t>
+          <t>Novel Remaja</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>TK/PAUD</t>
+          <t>SMP, SMA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>42000.00</t>
+          <t>38500.00</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>978-602-9473-25-4</t>
+          <t>978-602-9473-01-8</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>X46</t>
+          <t>X49</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Renata dan Gadis</t>
+          <t>Pedoman Umum Tata Bahasa Indonesia</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>S Purwanti</t>
+          <t>Abd. Aziz, Adlan</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Mozaik</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Novel Remaja</t>
+          <t>Pengetahuan Umum/Bahasa</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>SMP, SMA</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>47000.00</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/358.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>978-623-7827-16-0</t>
+          <t>978-602-9750-18-8</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>U24</t>
+          <t>X58</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Rezeki Yang Tiada Habisnya</t>
+          <t>Penyu si Penjelajah Laut</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Amru Khalid</t>
+          <t>A. Dian &amp; Agus Dermawan</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Pakar Media</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Agama Islam</t>
+          <t>IPA/Sains Anak</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>SMA - UMUM</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>89000.00</t>
+          <t>49000.00</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/306.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>978-602-9473-78-0</t>
+          <t>978-602-9473-32-2</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>P05</t>
+          <t>X25</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Sejarah Gerakan Pramuka</t>
+          <t>Pintar Menulis dan Mewarnai Huruf Hijaiyah 1</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Rohmat Kurnia</t>
+          <t>Ibnu Shaleh AR</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Kidz Booker</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Buku Pramuka</t>
+          <t>Calistung</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>TK/PAUD</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>42000.00</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>1415</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/220.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>978-602-9473-82-7</t>
+          <t>978-602-9473-25-4</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>P08</t>
+          <t>X46</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Seri Aku Pramuka Indonesia: Laskar Bunga Matahari</t>
+          <t>Renata dan Gadis</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Bambang Joko Susilo</t>
+          <t>S Purwanti</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Mozaik</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Buku Pramuka</t>
+          <t>Novel Remaja</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>SMP, SMA</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>42000.00</t>
+          <t>47000.00</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/223.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/358.jpg</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>978-602-1532-00-3</t>
+          <t>978-623-7827-16-0</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>X43</t>
+          <t>U24</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Seri Pengetahuan Umum : Provinsi Papua Barat - Cintaku Negeriku</t>
+          <t>Rezeki Yang Tiada Habisnya</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Firman Sujadi</t>
+          <t>Amru Khalid</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Cita Insan Madani</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Pengetahuan Umum</t>
+          <t>Agama Islam</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>70000.00</t>
+          <t>89000.00</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>665</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/306.jpg</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>978-602-9768-74-9</t>
+          <t>978-602-9473-78-0</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>X26</t>
+          <t>P05</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Seri Tokoh Dunia: Albert Einstein</t>
+          <t>Sejarah Gerakan Pramuka</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Andreana Dewi</t>
+          <t>Rohmat Kurnia</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>AdPrint</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Biografi Tokoh / IPS</t>
+          <t>Buku Pramuka</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>SD-SMP</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1415</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/220.jpg</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>978-602-9768-75-6</t>
+          <t>978-602-9473-82-7</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>X27</t>
+          <t>P08</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Seri Tokoh Dunia: Issac Newton</t>
+          <t>Seri Aku Pramuka Indonesia: Laskar Bunga Matahari</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Andreana Dewi</t>
+          <t>Bambang Joko Susilo</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>AdPrint</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Biografi Tokoh / IPS</t>
+          <t>Buku Pramuka</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>SD-SMP</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>42000.00</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>416</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>978-602-9473-79-7</t>
+          <t>978-602-1532-00-3</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>P06</t>
+          <t>X43</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Serunya Perkemahan Pramuka</t>
+          <t>Seri Pengetahuan Umum : Provinsi Papua Barat - Cintaku Negeriku</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Rohmat Kurnia</t>
+          <t>Firman Sujadi</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Cita Insan Madani</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Buku Pramuka</t>
+          <t>Pengetahuan Umum</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>70000.00</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/221.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>978-602-9473=80-3</t>
+          <t>978-602-9768-74-9</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>P03</t>
+          <t>X26</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Simpul dan Ikatan Pramuka</t>
+          <t>Seri Tokoh Dunia: Albert Einstein</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Rohmat Kurnia</t>
+          <t>Andreana Dewi</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>AdPrint</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Buku Pramuka</t>
+          <t>Biografi Tokoh / IPS</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>SD - SMP</t>
+          <t>SD-SMP</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/218.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>978-979-1518-12-3</t>
+          <t>978-602-9768-75-6</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>R08</t>
+          <t>X27</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Taktik Jitu Menanam Cabai Di Musim Penghujan</t>
+          <t>Seri Tokoh Dunia: Issac Newton</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Ir. Padmiarso</t>
+          <t>Andreana Dewi</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>AdPrint</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Agrobisnis</t>
+          <t>Biografi Tokoh / IPS</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>SMA - UMUM</t>
+          <t>SD-SMP</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>55000.00</t>
+          <t>45000.00</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/25.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>978-602-9473-68-1</t>
+          <t>978-602-9473-79-7</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>X60</t>
+          <t>P06</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Telur Bertanya Ayam Kampung Menjawab</t>
+          <t>Serunya Perkemahan Pramuka</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Kak Sriyon</t>
+          <t>Rohmat Kurnia</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Little Bee</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>IPA/Sains Anak</t>
+          <t>Buku Pramuka</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>37000.00</t>
+          <t>45000.00</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>840</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/221.jpg</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>978-602-9473-69-8</t>
+          <t>978-602-9473=80-3</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>X62</t>
+          <t>P03</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Telur Bertanya Bebek Menjawab</t>
+          <t>Simpul dan Ikatan Pramuka</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Kak Sriyon</t>
+          <t>Rohmat Kurnia</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Little Bee</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>IPA/Sains Anak</t>
+          <t>Buku Pramuka</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>SD - SMP</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>37000.00</t>
+          <t>45000.00</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/218.jpg</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>978-602-8826-305-4</t>
+          <t>978-979-1518-12-3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>X81</t>
+          <t>R08</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Tetap Selamat di Tengah Bencana</t>
+          <t>Taktik Jitu Menanam Cabai Di Musim Penghujan</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Diah Rahmatia S.Si</t>
+          <t>Ir. Padmiarso</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Shakti Adiluhung</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Pengetahuan Umum</t>
+          <t>Agrobisnis</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>SMA - UMUM</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>41000.00</t>
+          <t>55000.00</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t/>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/25.jpg</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>978-602-9962-11-6</t>
+          <t>978-602-9473-68-1</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>X57</t>
+          <t>X60</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Tiktok &amp; Siklus Air</t>
+          <t>Telur Bertanya Ayam Kampung Menjawab</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Diah R, Pipit P, Rusmawan S.</t>
+          <t>Kak Sriyon</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Pustaka Sains</t>
+          <t>Little Bee</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>IPA/Sains Anak</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>SD, SMP</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>39000.00</t>
+          <t>37000.00</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>978-602-8263-00-9</t>
+          <t>978-602-9473-69-8</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>X82</t>
+          <t>X62</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Tumbuhan yang Menakjubkan</t>
+          <t>Telur Bertanya Bebek Menjawab</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Diah Rahmatia S.Si</t>
+          <t>Kak Sriyon</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Shakti Adiluhung</t>
+          <t>Little Bee</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Pengetahuan Umum</t>
+          <t>IPA/Sains Anak</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>SD, SMP, SMA</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>37000.00</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>978-602-9473-70-4</t>
+          <t>978-602-8826-305-4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>S13</t>
+          <t>X81</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Undang-Undang Tipikor dan TPPU</t>
+          <t>Tetap Selamat di Tengah Bencana</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Tim Bee Media</t>
+          <t>Diah Rahmatia S.Si</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Bee Media</t>
+          <t>Shakti Adiluhung</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Peraturan UU</t>
+          <t>Pengetahuan Umum</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Umum</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>180000.00</t>
+          <t>41000.00</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/271.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>978-602-9473-33-9</t>
+          <t>978-602-9962-11-6</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>B02</t>
+          <t>X57</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Yuk Mengenal Alam Semesta</t>
+          <t>Tiktok &amp; Siklus Air</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Diah R, Pipit P, Rusmawan S.</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Little Bee</t>
+          <t>Pustaka Sains</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Pengetahuan  Anak</t>
+          <t>IPA/Sains Anak</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>SD, SMP</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>39000.00</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/14.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>978-602-9473-34-6</t>
+          <t>978-602-8263-00-9</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>B03</t>
+          <t>X82</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Yuk Mengenal Benda Sekitar</t>
+          <t>Tumbuhan yang Menakjubkan</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Diah Rahmatia S.Si</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Little Bee</t>
+          <t>Shakti Adiluhung</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Pengetahuan  Anak</t>
+          <t>Pengetahuan Umum</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>SD, SMP, SMA</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/15.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>978-602-9473-35-3</t>
+          <t>978-602-9473-70-4</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>B04</t>
+          <t>S13</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Yuk Mengenal Bentuk Bangunan</t>
+          <t>Undang-Undang Tipikor dan TPPU</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Tim BMC</t>
+          <t>Tim Bee Media</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Little Bee</t>
+          <t>Bee Media</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Pengetahuan  Anak</t>
+          <t>Peraturan UU</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>PAUD - TK</t>
+          <t>Umum</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>45000.00</t>
+          <t>180000.00</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>1322</t>
+          <t>295</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/16.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/271.jpg</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>978-602-9473-36-0</t>
+          <t>978-602-9473-33-9</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>B05</t>
+          <t>B02</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Yuk Mengenal Bentuk dan Warna</t>
+          <t>Yuk Mengenal Alam Semesta</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Little Bee</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Pengetahuan  Anak</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>181</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/17.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/14.jpg</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>978-602-9473-37-7</t>
+          <t>978-602-9473-34-6</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>B06</t>
+          <t>B03</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Yuk Mengenal Buah-Buahan</t>
+          <t>Yuk Mengenal Benda Sekitar</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Little Bee</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Pengetahuan  Anak</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>362</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/18.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/15.jpg</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>978-602-9473-38-4</t>
+          <t>978-602-9473-35-3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>B07</t>
+          <t>B04</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Yuk Mengenal Kata Kerja</t>
+          <t>Yuk Mengenal Bentuk Bangunan</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Little Bee</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Pengetahuan  Anak</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>1077</t>
+          <t>1322</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/19.jpg</t>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/16.jpg</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Pengetahuan &amp; Sains Anak</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
+          <t>978-602-9473-36-0</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>B05</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Yuk Mengenal Bentuk dan Warna</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Tim BMC</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Little Bee</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Pengetahuan  Anak</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>PAUD - TK</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>45000.00</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>312</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/17.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Pengetahuan &amp; Sains Anak</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>978-602-9473-37-7</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>B06</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Yuk Mengenal Buah-Buahan</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Tim BMC</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Little Bee</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Pengetahuan  Anak</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>PAUD - TK</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>45000.00</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/18.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Pengetahuan &amp; Sains Anak</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>978-602-9473-38-4</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>B07</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Yuk Mengenal Kata Kerja</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Tim BMC</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Little Bee</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Pengetahuan  Anak</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>PAUD - TK</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>45000.00</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>1077</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/19.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Pengetahuan &amp; Sains Anak</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
           <t>978-979-1518-13-x</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C76" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D76" t="inlineStr">
         <is>
           <t>Yuk Mengenal Makanan dan Minuman</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>Tim BMC</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F76" t="inlineStr">
         <is>
           <t>Little Bee</t>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G76" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
+      <c r="H76" t="inlineStr">
         <is>
           <t>Pengetahuan  Anak</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr">
+      <c r="I76" t="inlineStr">
         <is>
           <t>PAUD - TK</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr">
+      <c r="J76" t="inlineStr">
         <is>
           <t>45000.00</t>
         </is>
       </c>
-      <c r="K73" t="inlineStr">
+      <c r="K76" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr">
+      <c r="L76" t="inlineStr">
         <is>
           <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/26.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Pengetahuan &amp; Sains Anak</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>9789791518154</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Zamrud Khatulistiwa</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Nursanti Riandini ST</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Bee Media</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Agama Islam</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>SMA - UMUM</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>59000.00</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/84721aff-92cd-4382-b1b3-8cad7ebe4cdb.jpg</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>