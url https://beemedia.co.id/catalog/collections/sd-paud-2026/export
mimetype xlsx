--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -124,51 +124,51 @@
           <t>2024</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Ensiklopedia</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>SD - SMP- SMA</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>1500000.00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>1680</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>https://beemedia.dhanusaputra.my.id/storage/book-covers/compressed/311.jpg</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>SD PAUD 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>978-602-6227-33-1</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>I06</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Kisah Menakjubkan Nabi Isa</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">